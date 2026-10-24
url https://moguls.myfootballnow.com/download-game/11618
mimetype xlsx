--- v3 (2026-06-25)
+++ v4 (2026-10-24)
@@ -314,51 +314,51 @@
   <si>
     <t>#98 Michael Robles - LDE</t>
   </si>
   <si>
     <t>#40 Calvin Garst - CB</t>
   </si>
   <si>
     <t>#37 Richard Woodard - LDE</t>
   </si>
   <si>
     <t>#21 Jeff Rosas - CB</t>
   </si>
   <si>
     <t>#31 Derek Cooper - CB</t>
   </si>
   <si>
     <t>#48 Daniel Timmerman - CB</t>
   </si>
   <si>
     <t>#57 Lee Davis - CB</t>
   </si>
   <si>
     <t>#21 Rafael Barrett - FS</t>
   </si>
   <si>
-    <t>#1 David Kim - RDE</t>
+    <t>#52 David Kim - RDE</t>
   </si>
   <si>
     <t>#21 Henry Joyner - CB</t>
   </si>
   <si>
     <t>#4 Glenn Tindell - K</t>
   </si>
   <si>
     <t>BCB</t>
   </si>
   <si>
     <t>BCB 25</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Nickel Normal Double WR2</t>
   </si>
   <si>
     <t>1-10-BCB 25 (15:00) 10-George Oliver pass complete to 3-Brandon Long to BCB 33 for 8 yards. Tackle by 56-Joseph Ainsworth.</t>
   </si>
   <si>
     <t>#10 George Oliver - QB</t>
   </si>