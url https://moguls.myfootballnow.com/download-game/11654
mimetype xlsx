--- v6 (2026-09-13)
+++ v7 (2026-10-03)
@@ -305,51 +305,51 @@
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 4-Bradley Tate kicks 72 yards from BKT 35 to BCB -7. 87-Manuel Williams to BCB 20 for 28 yards. Tackle by 39-William Rochester.</t>
   </si>
   <si>
     <t>#87 Manuel Williams - WR</t>
   </si>
   <si>
     <t>#53 Rolland Moreno - RDE</t>
   </si>
   <si>
     <t>#40 Calvin Garst - CB</t>
   </si>
   <si>
     <t>#37 Richard Woodard - LDE</t>
   </si>
   <si>
     <t>#21 Jeff Rosas - CB</t>
   </si>
   <si>
     <t>#31 Derek Cooper - CB</t>
   </si>
   <si>
-    <t>#1 David Kim - RDE</t>
+    <t>#52 David Kim - RDE</t>
   </si>
   <si>
     <t>#57 Lee Davis - CB</t>
   </si>
   <si>
     <t>#21 Rafael Barrett - FS</t>
   </si>
   <si>
     <t>#98 Michael Robles - LDE</t>
   </si>
   <si>
     <t>#21 Henry Joyner - CB</t>
   </si>
   <si>
     <t>#10 Bradley Tate - K</t>
   </si>
   <si>
     <t>BCB</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>BCB 20</t>
   </si>