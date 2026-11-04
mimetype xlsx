--- v3 (2026-07-07)
+++ v4 (2026-11-04)
@@ -377,51 +377,51 @@
   <si>
     <t>#19 Robert Peeler - WR</t>
   </si>
   <si>
     <t>#77 Donald Earhart - LT</t>
   </si>
   <si>
     <t>#71 Eric Teel - LT</t>
   </si>
   <si>
     <t>#58 Jerry Mitchell - C</t>
   </si>
   <si>
     <t>#79 William Spencer - LG</t>
   </si>
   <si>
     <t>#75 Christopher Aleman - LG</t>
   </si>
   <si>
     <t>#97 George Hostetter - RDE</t>
   </si>
   <si>
     <t>#66 Andre King - DT</t>
   </si>
   <si>
-    <t>#96 Larry Spicer - DT</t>
+    <t>#97 Larry Spicer - DT</t>
   </si>
   <si>
     <t>#59 Jose Witmer - RDE</t>
   </si>
   <si>
     <t>#98 Ricardo Henderson - MLB</t>
   </si>
   <si>
     <t>#49 Martin Aguilera - CB</t>
   </si>
   <si>
     <t>#55 Derrick Hines - WLB</t>
   </si>
   <si>
     <t>#34 Leslie Lamar - SLB</t>
   </si>
   <si>
     <t>#20 Tomas Titsworth - CB</t>
   </si>
   <si>
     <t>#43 Lorenzo Sanchez - CB</t>
   </si>
   <si>
     <t>#39 Richard Castro - CB</t>
   </si>
@@ -449,51 +449,51 @@
   <si>
     <t>RCR 29</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>3-6-RCR 29 (13:50) PENALTY - False Start (RCR 12-Roger Ahmed)</t>
   </si>
   <si>
     <t>#90 Larry Ortiz - RDE</t>
   </si>
   <si>
     <t>13:49</t>
   </si>
   <si>
     <t>Singleback Big HB Curls TE Deep</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>3-11-RCR 24 (13:50) 12-Roger Ahmed pass complete to 16-Justin Batten to RCR 31 for 7 yards. Tackle by 34-Leslie Lamar. Nice job by 16-Justin Batten on that route to lose his coverage.</t>
   </si>
   <si>
-    <t>#87 James Turner - TE</t>
+    <t>#81 James Turner - TE</t>
   </si>
   <si>
     <t>13:08</t>
   </si>
   <si>
     <t>RCR 31</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-4-RCR 31 (13:07) 7-Salvador Jamieson punts 41 yards to THT 28. Fair Catch by 39-Richard Castro.</t>
   </si>
   <si>
     <t>#7 Salvador Jamieson - P</t>
   </si>
   <si>
     <t>#57 Jeffrey Walker - LT</t>
   </si>
   <si>
     <t>#80 James Jones - WR</t>
   </si>