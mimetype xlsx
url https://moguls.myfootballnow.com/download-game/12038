--- v3 (2026-07-08)
+++ v4 (2026-11-05)
@@ -338,51 +338,51 @@
   <si>
     <t>#96 Fred Jones - MLB</t>
   </si>
   <si>
     <t>#90 Clifford Blais - SLB</t>
   </si>
   <si>
     <t>#12 Robert Whigham - K</t>
   </si>
   <si>
     <t>DaP</t>
   </si>
   <si>
     <t>DaP 25</t>
   </si>
   <si>
     <t>I Formation Power HB Sweep Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-DaP 25 (15:00) 48-John Covington ran to DaP 22 for -3 yards. 48-John Covington FUMBLES (90-Stephen Miller) Tackle by 29-Jerry Hostetter. BAN 71-Colton Dodson was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#6 Jacob Jones - QB</t>
+    <t>#9 Jacob Jones - QB</t>
   </si>
   <si>
     <t>#63 Thomas Rubio - RT</t>
   </si>
   <si>
     <t>#27 Willard Buckman - FB</t>
   </si>
   <si>
     <t>#11 Ernest Wessel - TE</t>
   </si>
   <si>
     <t>#86 Eric Hernandez - WR</t>
   </si>
   <si>
     <t>#59 Christopher Williamson - RT</t>
   </si>
   <si>
     <t>#67 Rodney Simpson - C</t>
   </si>
   <si>
     <t>#15 Colton Dodson - MLB</t>
   </si>
   <si>
     <t>#91 Leland Semon - RDE</t>
   </si>
@@ -569,51 +569,51 @@
   <si>
     <t>#63 Ramon Bradley - LT</t>
   </si>
   <si>
     <t>#64 Douglas Holland - RT</t>
   </si>
   <si>
     <t>#72 Bert Enernie - DT</t>
   </si>
   <si>
     <t>#69 Zachary King - DT</t>
   </si>
   <si>
     <t>#69 James Brewer - DT</t>
   </si>
   <si>
     <t>#98 Harold Norris - DT</t>
   </si>
   <si>
     <t>#92 Roger Anson - RDE</t>
   </si>
   <si>
     <t>#94 Eduardo Jarvis - WLB</t>
   </si>
   <si>
-    <t>#33 Mark Vibbert - CB</t>
+    <t>#46 Mark Vibbert - CB</t>
   </si>
   <si>
     <t>#34 Craig Pena - CB</t>
   </si>
   <si>
     <t>#30 Alvin Abernathy - FS</t>
   </si>
   <si>
     <t>11:29</t>
   </si>
   <si>
     <t>COL 13</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>4-3 Under Crowd Middle</t>
   </si>
   <si>
     <t>2-5-BAN 13 (11:28) 16-Jose Mancini pass complete to 82-Vernon Carroll to BAN 26 for 12 yards. Tackle by 40-Clifford Blais.</t>
   </si>
   <si>
     <t>10:51</t>
   </si>
@@ -1328,51 +1328,51 @@
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>2-10-DaP 32 (10:38) 30-Louis Collins ran to DaP 26 for 6 yards. Tackle by 47-Gilbert Gray.</t>
   </si>
   <si>
     <t>9:54</t>
   </si>
   <si>
     <t>DaP 26</t>
   </si>
   <si>
     <t>3-4-DaP 26 (9:53) 16-Jose Mancini pass Pass knocked down by 90-John Mann. incomplete, intended for 43-Larry Camacho. Pressure by 61-Gene Hayes.</t>
   </si>
   <si>
     <t>9:49</t>
   </si>
   <si>
     <t>4-4-DaP 26 (9:50) 13-Robert Whigham 43 yard field goal is GOOD. DaP 3 BAN 10</t>
   </si>
   <si>
     <t>#63 Jonathan Enriquez - C</t>
   </si>
   <si>
-    <t>#2 Garry Sandoval - FS</t>
+    <t>#37 Garry Sandoval - FS</t>
   </si>
   <si>
     <t>9:45</t>
   </si>
   <si>
     <t>(9:46) 13-Robert Whigham kicks 74 yards from BAN 35 to DaP -9. Touchback.</t>
   </si>
   <si>
     <t>I Formation Power HB Dive Weak</t>
   </si>
   <si>
     <t>1-10-DaP 25 (9:46) 37-Larry Spencer ran to DaP 27 for 2 yards. Tackle by 71-Colton Dodson.</t>
   </si>
   <si>
     <t>#1 Joshua Bair - QB</t>
   </si>
   <si>
     <t>#61 Kenneth Porter - LG</t>
   </si>
   <si>
     <t>#50 Elmer Wesson - RG</t>
   </si>
   <si>
     <t>#78 Pablo Lee - RG</t>
   </si>