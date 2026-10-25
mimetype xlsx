--- v5 (2026-08-26)
+++ v6 (2026-10-25)
@@ -353,51 +353,51 @@
   <si>
     <t>MEM 21</t>
   </si>
   <si>
     <t>Singleback Big HB Curls TE Deep</t>
   </si>
   <si>
     <t>4-3 Normal WLB MLB Blitz</t>
   </si>
   <si>
     <t>1-10-SLC 21 (14:55) 5-Thomas Nash pass Pass knocked down by 40-Calvin Garst. incomplete, intended for 22-Raishawn  Allison. Pressure by 66-Raymond Michell.</t>
   </si>
   <si>
     <t>#5 Thomas Nash - QB</t>
   </si>
   <si>
     <t>#32 Raishawn  Allison - RB</t>
   </si>
   <si>
     <t>#88 Timothy Copeland - TE</t>
   </si>
   <si>
     <t>#82 Timothy Camacho - TE</t>
   </si>
   <si>
-    <t>#15 Shawn Aubuchon - WR</t>
+    <t>#17 Shawn Aubuchon - WR</t>
   </si>
   <si>
     <t>#18 Carl Stevens - WR</t>
   </si>
   <si>
     <t>#77 Joseph Dyer - LG</t>
   </si>
   <si>
     <t>#76 Matthew Gorman - LG</t>
   </si>
   <si>
     <t>#65 Jason Gibson - C</t>
   </si>
   <si>
     <t>#73 Dale Glover - RG</t>
   </si>
   <si>
     <t>#69 Randy Fuller - RT</t>
   </si>
   <si>
     <t>#42 Bruce McNabb - SS</t>
   </si>
   <si>
     <t>#50 Grant Collins - DT</t>
   </si>
@@ -536,51 +536,51 @@
   <si>
     <t>#92 Jermaine Huntley - RDE</t>
   </si>
   <si>
     <t>12:15</t>
   </si>
   <si>
     <t>RCR 24</t>
   </si>
   <si>
     <t>I Formation 3WR HB Toss Strong</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-RCR 24 (12:16) 23-George Mills ran to RCR 19 for -5 yards. Tackle by 99-Joe Suggs. 80-James Turner completely missed his blocking assignment. PENALTY - Facemask (SLC 99-Joe Suggs)</t>
   </si>
   <si>
     <t>#12 Roger Ahmed - QB</t>
   </si>
   <si>
     <t>#23 George Mills - RB</t>
   </si>
   <si>
-    <t>#87 James Turner - TE</t>
+    <t>#81 James Turner - TE</t>
   </si>
   <si>
     <t>#19 Robert Peeler - WR</t>
   </si>
   <si>
     <t>#16 Justin Batten - WR</t>
   </si>
   <si>
     <t>#87 James Smith - WR</t>
   </si>
   <si>
     <t>#57 Jeffrey Walker - LT</t>
   </si>
   <si>
     <t>#79 William Spencer - LG</t>
   </si>
   <si>
     <t>#61 Larry Fink - C</t>
   </si>
   <si>
     <t>#71 Eric Teel - LT</t>
   </si>
   <si>
     <t>#65 Steven Amick - RT</t>
   </si>