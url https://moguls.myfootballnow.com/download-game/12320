--- v6 (2026-09-13)
+++ v7 (2026-10-03)
@@ -296,51 +296,51 @@
   <si>
     <t>BKT</t>
   </si>
   <si>
     <t>BKT 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 5-Bradley Tate kicks 75 yards from BKT 35 to SFO -10. Touchback.</t>
   </si>
   <si>
     <t>#18 Williams Harrell - WR</t>
   </si>
   <si>
     <t>#48 Edward Smith - CB</t>
   </si>
   <si>
     <t>#88 Juan Clark - WR</t>
   </si>
   <si>
-    <t>#21 Ollie Jones - CB</t>
+    <t>#47 Ollie Jones - CB</t>
   </si>
   <si>
     <t>#28 Henry Anderson - LG</t>
   </si>
   <si>
     <t>#31 Johnny Guerrero - CB</t>
   </si>
   <si>
     <t>#99 Michael Minch - MLB</t>
   </si>
   <si>
     <t>#90 James Haley - WLB</t>
   </si>
   <si>
     <t>#43 Kevin Porter - CB</t>
   </si>
   <si>
     <t>#18 Travis Daniel - WR</t>
   </si>
   <si>
     <t>#92 Charles Choe - DT</t>
   </si>
   <si>
     <t>#10 Bradley Tate - K</t>
   </si>