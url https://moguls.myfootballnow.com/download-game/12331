--- v3 (2026-08-30)
+++ v4 (2026-10-29)
@@ -296,51 +296,51 @@
   <si>
     <t>LDN</t>
   </si>
   <si>
     <t>LDN 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 14-Stephen Stafford kicks 75 yards from LDN 35 to SFO -10. Touchback.</t>
   </si>
   <si>
     <t>#18 Williams Harrell - WR</t>
   </si>
   <si>
     <t>#51 James Siefert - RDE</t>
   </si>
   <si>
     <t>#99 Michael Minch - MLB</t>
   </si>
   <si>
-    <t>#21 Ollie Jones - CB</t>
+    <t>#47 Ollie Jones - CB</t>
   </si>
   <si>
     <t>#28 Henry Anderson - LG</t>
   </si>
   <si>
     <t>#31 Johnny Guerrero - CB</t>
   </si>
   <si>
     <t>#48 Edward Smith - CB</t>
   </si>
   <si>
     <t>#90 James Haley - WLB</t>
   </si>
   <si>
     <t>#43 Kevin Porter - CB</t>
   </si>
   <si>
     <t>#18 Travis Daniel - WR</t>
   </si>
   <si>
     <t>#92 Charles Choe - DT</t>
   </si>
   <si>
     <t>#14 Stephen Stafford - K</t>
   </si>
@@ -647,51 +647,51 @@
   <si>
     <t>LDN 34</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>1-10-LDN 34 (10:41) 36-Terrence Phillips ran to LDN 37 for 3 yards. Tackle by 92-Charles Choe. SFO 56-Raymond Wooten was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#36 Terrence Phillips - RB</t>
   </si>
   <si>
     <t>10:09</t>
   </si>
   <si>
     <t>LDN 37</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>2-7-LDN 37 (10:08) 32-John H. Johnson ran to LDN 47 for 10 yards. Tackle by 45-James Taylor.</t>
   </si>
   <si>
-    <t>#95 Andrew Barrett - RDE</t>
+    <t>#70 Andrew Barrett - RDE</t>
   </si>
   <si>
     <t>9:31</t>
   </si>
   <si>
     <t>LDN 47</t>
   </si>
   <si>
     <t>1-10-LDN 47 (9:30) 37-James Coder ran to SFO 44 for 8 yards. 37-James Coder FUMBLES (76-Daniel Schuler) recovered by LDN-37-James Coder to SFO 41 for 1 yards. Tackle by 21-Ollie Jones.</t>
   </si>
   <si>
     <t>8:45</t>
   </si>
   <si>
     <t>SFO 41</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>4-3 Normal WLB MLB Blitz</t>
   </si>
   <si>
     <t>1-10-SFO 41 (8:44) 36-Terrence Phillips ran to SFO 40 for 1 yards. Tackle by 50-Joseph Grant.</t>
   </si>