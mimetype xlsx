--- v5 (2026-08-17)
+++ v6 (2026-10-16)
@@ -359,117 +359,117 @@
   <si>
     <t>1-10-PSC 25 (15:00) 9-Timothy Babin pass complete to 30-Pedro Totten to PSC 23 for -2 yards. Tackle by 91-Howard William.</t>
   </si>
   <si>
     <t>#7 Timothy Babin - QB</t>
   </si>
   <si>
     <t>#30 Pedro Totten - RB</t>
   </si>
   <si>
     <t>#89 Jasper Coleman - TE</t>
   </si>
   <si>
     <t>#89 Matt Barker - WR</t>
   </si>
   <si>
     <t>#83 William Matz - TE</t>
   </si>
   <si>
     <t>#56 Robert Howells - C</t>
   </si>
   <si>
     <t>#73 Tex Strauss - LT</t>
   </si>
   <si>
-    <t>#57 George Hardin - C</t>
+    <t>#65 George Hardin - C</t>
   </si>
   <si>
     <t>#68 Christian Gainer - RG</t>
   </si>
   <si>
-    <t>#71 Greg Benson - LT</t>
+    <t>#65 Greg Benson - LT</t>
   </si>
   <si>
     <t>#67 Raymond Moore - LDE</t>
   </si>
   <si>
     <t>#70 James Smith - DT</t>
   </si>
   <si>
     <t>#96 Brady Cooper - DT</t>
   </si>
   <si>
     <t>#77 Jorge Farkas - RDE</t>
   </si>
   <si>
     <t>#53 Rolland Moreno - RDE</t>
   </si>
   <si>
-    <t>#1 David Kim - RDE</t>
+    <t>#52 David Kim - RDE</t>
   </si>
   <si>
     <t>#37 Richard Woodard - LDE</t>
   </si>
   <si>
     <t>#25 Howard William - CB</t>
   </si>
   <si>
     <t>#98 Jose Berard - FS</t>
   </si>
   <si>
-    <t>#99 Charles Maxwell - FS</t>
+    <t>#34 Charles Maxwell - FS</t>
   </si>
   <si>
     <t>#45 Roberto Bray - CB</t>
   </si>
   <si>
     <t>14:20</t>
   </si>
   <si>
     <t>PSC 23</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Curl</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>2-12-PSC 23 (14:19) 9-Timothy Babin pass complete to 86-Doug Edward to PSC 29 for 6 yards. Tackle by 42-Ricky Lundberg.</t>
   </si>
   <si>
     <t>#10 William Jackson - WR</t>
   </si>
   <si>
     <t>#21 Ricky Lundberg - CB</t>
   </si>
   <si>
-    <t>#78 Brett Reed - WLB</t>
-[...2 lines deleted...]
-    <t>#34 Lee Huber - FS</t>
+    <t>#97 Brett Reed - WLB</t>
+  </si>
+  <si>
+    <t>#29 Lee Huber - FS</t>
   </si>
   <si>
     <t>13:33</t>
   </si>
   <si>
     <t>PSC 29</t>
   </si>
   <si>
     <t>Shotgun 4 Wide In and Out</t>
   </si>
   <si>
     <t>3-6-PSC 29 (13:32) 9-Timothy Babin sacked at PSC 19 for -10 yards (67-Raymond Moore). Sack allowed by 67-Greg Benson. 67-Greg Benson totally missed that block.</t>
   </si>
   <si>
     <t>#88 Charles Cooney - WR</t>
   </si>
   <si>
     <t>#15 Michael Dickson - WR</t>
   </si>
   <si>
     <t>#23 Robert Coleman - RB</t>
   </si>
   <si>
     <t>#87 Allen Shy - WR</t>
   </si>
@@ -515,51 +515,51 @@
   <si>
     <t>#94 Richard Snavely - LDE</t>
   </si>
   <si>
     <t>#56 Brad Hicks - MLB</t>
   </si>
   <si>
     <t>12:49</t>
   </si>
   <si>
     <t>BCB 40</t>
   </si>
   <si>
     <t>Singleback Normal WR Quick In</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>1-10-BCB 40 (12:50) 10-George Oliver pass complete to 12-Albert Harlan to BCB 45 for 6 yards. Tackle by 56-Joseph Ainsworth.</t>
   </si>
   <si>
     <t>#10 George Oliver - QB</t>
   </si>
   <si>
-    <t>#87 Terry Sanchez - RB</t>
+    <t>#27 Terry Sanchez - RB</t>
   </si>
   <si>
     <t>#81 Jeff Greenwood - TE</t>
   </si>
   <si>
     <t>#11 Curt Haworth - WR</t>
   </si>
   <si>
     <t>#3 Paul Macdonald - WR</t>
   </si>
   <si>
     <t>#12 Albert Harlan - WR</t>
   </si>
   <si>
     <t>#54 Johnathan Ayers - C</t>
   </si>
   <si>
     <t>#64 Anibal Guinn - RT</t>
   </si>
   <si>
     <t>#66 Ralph Stephens - C</t>
   </si>
   <si>
     <t>#63 Michael Rice - C</t>
   </si>
@@ -701,51 +701,51 @@
   <si>
     <t>7:23</t>
   </si>
   <si>
     <t>PSC 21</t>
   </si>
   <si>
     <t>3-9-PSC 21 (7:22) 10-George Oliver pass incomplete, intended for 81-Jeff Greenwood.</t>
   </si>
   <si>
     <t>#26 Bobby Porterfield - WR</t>
   </si>
   <si>
     <t>7:17</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-9-PSC 21 (7:18) 17-Frederic Clanton 39 yard field goal is GOOD. PSC 0 BCB 3</t>
   </si>
   <si>
-    <t>#8 Carl Perkins - QB</t>
+    <t>#14 Carl Perkins - QB</t>
   </si>
   <si>
     <t>#64 Derek Mayfield - C</t>
   </si>
   <si>
     <t>#75 Jon Anderson - C</t>
   </si>
   <si>
     <t>#73 Edwin Brown - LT</t>
   </si>
   <si>
     <t>#65 Charles Clegg - C</t>
   </si>
   <si>
     <t>#93 Rex Brown - WLB</t>
   </si>
   <si>
     <t>7:14</t>
   </si>
   <si>
     <t>(7:15) 17-Frederic Clanton kicks 74 yards from BCB 35 to PSC -9. 86-Doug Edward to PSC 30 for 40 yards. Tackle by 99-Charles Maxwell.</t>
   </si>
   <si>
     <t>7:08</t>
   </si>
@@ -2276,51 +2276,51 @@
     <col min="25" max="25" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="50" max="50" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="30.564" bestFit="true" customWidth="true" style="0"/>