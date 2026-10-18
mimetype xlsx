--- v5 (2026-08-19)
+++ v6 (2026-10-18)
@@ -320,51 +320,51 @@
   <si>
     <t>#28 Rickey Royal - CB</t>
   </si>
   <si>
     <t>#43 Lorenzo Sanchez - CB</t>
   </si>
   <si>
     <t>#93 James Brown - CB</t>
   </si>
   <si>
     <t>#5 Carlos Fleener - CB</t>
   </si>
   <si>
     <t>#40 Christopher Kadlec - CB</t>
   </si>
   <si>
     <t>#47 Robert Daggett - CB</t>
   </si>
   <si>
     <t>#72 David Atkins - LT</t>
   </si>
   <si>
     <t>#30 Jamie McGuinness - CB</t>
   </si>
   <si>
-    <t>#5 Bradley Tate - K</t>
+    <t>#10 Bradley Tate - K</t>
   </si>
   <si>
     <t>THT</t>
   </si>
   <si>
     <t>THT 25</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>1-10-THT 25 (15:00) 82-David Jeppesen ran to THT 30 for 5 yards. Tackle by 27-Carl Zeiger.</t>
   </si>
   <si>
     <t>#3 Billy Head - QB</t>
   </si>
   <si>
     <t>#24 David Jeppesen - WR</t>
   </si>
   <si>
     <t>#25 Salvatore Lay - WR</t>
   </si>
@@ -2317,52 +2317,52 @@
     <col min="39" max="39" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="64" max="64" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="65" max="65" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="64" max="64" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="65" max="65" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="31.707" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>