--- v3 (2026-07-02)
+++ v4 (2026-09-30)
@@ -1136,51 +1136,51 @@
   <si>
     <t>Nickel Strong 1 Deep Man Under</t>
   </si>
   <si>
     <t>2-9-RMB 9 (5:04) 11-Vaughn Gordon pass complete to 49-Anthony Kenyon to RMB 7 for 2 yards. Tackle by 99-Edward Davis.</t>
   </si>
   <si>
     <t>4:28</t>
   </si>
   <si>
     <t>AUR 7</t>
   </si>
   <si>
     <t>3-7-RMB 7 (4:27) 36-Timothy Sessions ran to RMB 7 for a short gain. Tackle by 98-Robert Calhoun.</t>
   </si>
   <si>
     <t>3:53</t>
   </si>
   <si>
     <t>4-7-RMB 7 (3:52) 15-Steve Kirkland 25 yard field goal is GOOD. BSM 3 RMB 3</t>
   </si>
   <si>
     <t>#29 Gilbert Elliott - CB</t>
   </si>
   <si>
-    <t>#52 Tommie Lawson - RDE</t>
+    <t>#67 Tommie Lawson - RDE</t>
   </si>
   <si>
     <t>#95 Edward Bolden - MLB</t>
   </si>
   <si>
     <t>3:49</t>
   </si>
   <si>
     <t>(3:50) 15-Steve Kirkland kicks 54 yards from BSM 35 to RMB 11. 17-Juan Randolph to RMB 27 for 16 yards. Tackle by 17-Timothy Medina.</t>
   </si>
   <si>
     <t>3:46</t>
   </si>
   <si>
     <t>1-10-RMB 27 (3:47) 35-Luis Collins ran to RMB 27 for a short gain. Tackle by 66-Sammy Hoffman.</t>
   </si>
   <si>
     <t>3:13</t>
   </si>
   <si>
     <t>2-10-RMB 27 (3:12) 8-Jeffrey Smith pass complete to 17-Juan Randolph to RMB 34 for 7 yards. Tackle by 91-Richard Allan.</t>
   </si>
   <si>
     <t>2:34</t>
   </si>