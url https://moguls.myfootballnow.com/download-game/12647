--- v4 (2026-08-18)
+++ v5 (2026-10-17)
@@ -476,51 +476,51 @@
   <si>
     <t>4-8-BKT 28 (12:56) 15-Robert Chon punts 46 yards to LDN 26. Fair Catch by 4-Reynaldo Warren.</t>
   </si>
   <si>
     <t>#1 Robert Chon - P</t>
   </si>
   <si>
     <t>#60 Donald McDaniel - C</t>
   </si>
   <si>
     <t>#21 Reynaldo Warren - RB</t>
   </si>
   <si>
     <t>#40 Wallace Best - SLB</t>
   </si>
   <si>
     <t>#37 Jake Jammer - SLB</t>
   </si>
   <si>
     <t>#94 Richard Newbill - SS</t>
   </si>
   <si>
     <t>#44 Darren Studstill - SS</t>
   </si>
   <si>
-    <t>#2 Garry Sandoval - FS</t>
+    <t>#37 Garry Sandoval - FS</t>
   </si>
   <si>
     <t>#52 Carlos Stewart - C</t>
   </si>
   <si>
     <t>#74 Spencer  Drango - RG</t>
   </si>
   <si>
     <t>#72 Ron Stone - C</t>
   </si>
   <si>
     <t>#99 John Ennis - RDE</t>
   </si>
   <si>
     <t>12:49</t>
   </si>
   <si>
     <t>LDN 26</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
@@ -659,51 +659,51 @@
   <si>
     <t>10:04</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>2-10-LDN 18 (10:05) 4-Charles Puleri pass complete to 19-Rodolfo Bellamy for 18 yards. TOUCHDOWN! 19-Rodolfo Bellamy made a great move on the CB. PENALTY - Pass Interference (LDN 97-John Kinto) (Declined) BKT 6 LDN 0</t>
   </si>
   <si>
     <t>10:00</t>
   </si>
   <si>
     <t>LDN 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(10:01) Extra point GOOD by 5-Bradley Tate. BKT 7 LDN 0</t>
   </si>
   <si>
-    <t>#5 Bradley Tate - K</t>
+    <t>#10 Bradley Tate - K</t>
   </si>
   <si>
     <t>#12 Tank Turner - WR</t>
   </si>
   <si>
     <t>#34 Woodrow Alfonso - CB</t>
   </si>
   <si>
     <t>#95 Jake McCullough - LDE</t>
   </si>
   <si>
     <t>BKT 35</t>
   </si>
   <si>
     <t>(10:01) 5-Bradley Tate kicks 74 yards from BKT 35 to LDN -9. Touchback.</t>
   </si>
   <si>
     <t>#40 Warren Burpee - SS</t>
   </si>
   <si>
     <t>LDN 25</t>
   </si>
   <si>
     <t>3-4 Normal OLBs Blitz</t>
   </si>