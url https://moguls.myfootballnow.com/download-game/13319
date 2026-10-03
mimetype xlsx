--- v8 (2026-09-13)
+++ v9 (2026-10-03)
@@ -668,51 +668,51 @@
   <si>
     <t>JUS 6</t>
   </si>
   <si>
     <t>Split Backs Normal Posts</t>
   </si>
   <si>
     <t>2-12-JUS 6 (7:25) 13-Manuel Scroggs pass complete to 18-Thomas Garcia to JUS 9 for 2 yards. Tackle by 31-Rick Fernandez.</t>
   </si>
   <si>
     <t>#48 Kurt McDaniel - FB</t>
   </si>
   <si>
     <t>6:46</t>
   </si>
   <si>
     <t>JUS 9</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Strong</t>
   </si>
   <si>
     <t>3-10-JUS 9 (6:45) 27-Gaylord Taylor ran to JUS 11 for 2 yards. Tackle by 56-Tony Eads.</t>
   </si>
   <si>
-    <t>#27 Gaylord Taylor - RB</t>
+    <t>#25 Gaylord Taylor - RB</t>
   </si>
   <si>
     <t>6:09</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-7-JUS 11 (6:08) 7-John Carpentier punts 47 yards to BKT 42. Fair Catch by 6-Matthew Spurgeon.</t>
   </si>
   <si>
     <t>#6 John Carpentier - P</t>
   </si>
   <si>
     <t>#60 Lawrence Fox - C</t>
   </si>
   <si>
     <t>#68 Timothy Needham - LG</t>
   </si>
   <si>
     <t>#71 Carl Shields - LG</t>
   </si>
@@ -890,51 +890,51 @@
   <si>
     <t>1-3-JUS 3 (14:43) 4-Charles Puleri pass complete to 9-Christopher Sowell for 3 yards. TOUCHDOWN! JUS 0 BKT 6</t>
   </si>
   <si>
     <t>14:39</t>
   </si>
   <si>
     <t>JUS 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(14:40) Extra point GOOD by 5-Bradley Tate. JUS 0 BKT 7</t>
   </si>
   <si>
     <t>#10 Bradley Tate - K</t>
   </si>
   <si>
     <t>#89 Angel Martin - C</t>
   </si>
   <si>
-    <t>#78 Carter Fuller - RG</t>
+    <t>#60 Carter Fuller - RG</t>
   </si>
   <si>
     <t>BKT 35</t>
   </si>
   <si>
     <t>(14:40) 5-Bradley Tate kicks 75 yards from BKT 35 to JUS -10. Touchback.</t>
   </si>
   <si>
     <t>JUS 25</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>1-10-JUS 25 (14:40) 13-Manuel Scroggs pass complete to 14-Robert Bishop to JUS 32 for 7 yards. Tackle by 31-Rick Fernandez.</t>
   </si>
   <si>
     <t>14:04</t>
   </si>
   <si>
     <t>JUS 32</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>