--- v6 (2026-09-13)
+++ v7 (2026-10-29)
@@ -311,51 +311,51 @@
   <si>
     <t>#20 Mark Morris - RB</t>
   </si>
   <si>
     <t>#47 Gilbert Gray - SS</t>
   </si>
   <si>
     <t>#37 Michael Nelson - CB</t>
   </si>
   <si>
     <t>#96 Fred Jones - MLB</t>
   </si>
   <si>
     <t>#72 Bert Enernie - DT</t>
   </si>
   <si>
     <t>#40 Harry Miller - FS</t>
   </si>
   <si>
     <t>#61 Hugo "Juice" Lemus - LDE</t>
   </si>
   <si>
     <t>#21 Richard Thomas - CB</t>
   </si>
   <si>
-    <t>#33 Mark Vibbert - CB</t>
+    <t>#46 Mark Vibbert - CB</t>
   </si>
   <si>
     <t>#24 Louis Watts - FS</t>
   </si>
   <si>
     <t>#39 Bobby Thorpe - SS</t>
   </si>
   <si>
     <t>#12 Robert Whigham - K</t>
   </si>
   <si>
     <t>DaP</t>
   </si>
   <si>
     <t>14:54</t>
   </si>
   <si>
     <t>DaP 28</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>