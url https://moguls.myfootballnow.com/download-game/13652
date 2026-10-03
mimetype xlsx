--- v7 (2026-09-13)
+++ v8 (2026-10-03)
@@ -302,51 +302,51 @@
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 5-Bradley Tate kicks 74 yards from BKT 35 to BCB -9. Touchback.</t>
   </si>
   <si>
     <t>#89 Nathaniel Smith - WR</t>
   </si>
   <si>
     <t>#97 Brett Reed - WLB</t>
   </si>
   <si>
     <t>#4 Hector Auger - CB</t>
   </si>
   <si>
     <t>#34 Charles Maxwell - FS</t>
   </si>
   <si>
     <t>#98 Jose Berard - FS</t>
   </si>
   <si>
-    <t>#34 Lee Huber - FS</t>
+    <t>#29 Lee Huber - FS</t>
   </si>
   <si>
     <t>#54 David Fain - WLB</t>
   </si>
   <si>
     <t>#27 Edwardo Upton - CB</t>
   </si>
   <si>
     <t>#25 Howard William - CB</t>
   </si>
   <si>
     <t>#90 Rene Hodges - WLB</t>
   </si>
   <si>
     <t>#52 Edward Berman - CB</t>
   </si>
   <si>
     <t>#10 Bradley Tate - K</t>
   </si>
   <si>
     <t>BCB</t>
   </si>
   <si>
     <t>BCB 25</t>
   </si>
@@ -614,78 +614,78 @@
   <si>
     <t>1-10-BKT 25 (12:18) 4-Charles Puleri pass Pass knocked down by 27-Edwardo Upton. incomplete, intended for 1-Ty Holt. 27-Edwardo Upton got away with a hold on that play.</t>
   </si>
   <si>
     <t>#4 Charles Puleri - QB</t>
   </si>
   <si>
     <t>#9 Christopher Sowell - FB</t>
   </si>
   <si>
     <t>#84 Larry Camacho - WR</t>
   </si>
   <si>
     <t>#12 Junior Logan - WR</t>
   </si>
   <si>
     <t>#2 Fred  Biletnikoff - RB</t>
   </si>
   <si>
     <t>#1 Ty Holt - WR</t>
   </si>
   <si>
     <t>#75 Larry Hensley - LT</t>
   </si>
   <si>
-    <t>#78 Carter Fuller - RG</t>
+    <t>#60 Carter Fuller - RG</t>
   </si>
   <si>
     <t>#69 Johnny Garbutt - C</t>
   </si>
   <si>
     <t>#77 Mark Bordelon - LG</t>
   </si>
   <si>
     <t>#72 David  Decastro - LT</t>
   </si>
   <si>
     <t>#37 Richard Woodard - LDE</t>
   </si>
   <si>
     <t>#66 Daniel Schuler - DT</t>
   </si>
   <si>
     <t>#57 Shannon Ketcham - DT</t>
   </si>
   <si>
     <t>#53 Rolland Moreno - RDE</t>
   </si>
   <si>
     <t>#74 Dennis Hinkle - LDE</t>
   </si>
   <si>
-    <t>#1 David Kim - RDE</t>
+    <t>#52 David Kim - RDE</t>
   </si>
   <si>
     <t>12:13</t>
   </si>
   <si>
     <t>4-3 Normal WLB MLB Blitz</t>
   </si>
   <si>
     <t>2-10-BKT 25 (12:14) 4-Charles Puleri pass complete to 9-Christopher Sowell to BKT 31 for 6 yards. Tackle by 90-Rene Hodges.</t>
   </si>
   <si>
     <t>11:35</t>
   </si>
   <si>
     <t>BKT 31</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Strong Inside</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>3-4-BKT 31 (11:34) 8-Larry Camacho ran to BKT 31 for 1 yards. Tackle by 94-Richard Snavely.</t>
   </si>