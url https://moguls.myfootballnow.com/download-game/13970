--- v5 (2026-07-26)
+++ v6 (2026-09-21)
@@ -347,75 +347,75 @@
   <si>
     <t>MEX</t>
   </si>
   <si>
     <t>14:54</t>
   </si>
   <si>
     <t>MEX 28</t>
   </si>
   <si>
     <t>Singleback Normal TE Quick Out</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>1-10-MEX 28 (14:55) 2-William Nelson pass complete to 86-Rubén  Ortega  to MEX 33 for 5 yards. Tackle by 96-Horace Morris.</t>
   </si>
   <si>
     <t>#2 William Nelson - QB</t>
   </si>
   <si>
     <t>#32 Dean Thompson - RB</t>
   </si>
   <si>
-    <t>#86 Rubén  Ortega  - TE</t>
+    <t>#46 Rubén  Ortega  - FB</t>
   </si>
   <si>
     <t>#10 Michael Peters - WR</t>
   </si>
   <si>
     <t>#19 Alberto Aguilar - WR</t>
   </si>
   <si>
     <t>#18 Robert Brown - WR</t>
   </si>
   <si>
-    <t>#62 Carl Carty - LT</t>
+    <t>#76 Carl Carty - LT</t>
   </si>
   <si>
     <t>#58 Aaron Kimbrel - LG</t>
   </si>
   <si>
     <t>#73 Mervin Adams - C</t>
   </si>
   <si>
     <t>#50 Ralph Gibbs - RG</t>
   </si>
   <si>
-    <t>#72 Michael Paro - RT</t>
+    <t>#72 Michael Paro - RG</t>
   </si>
   <si>
     <t>#95 Jake McCullough - LDE</t>
   </si>
   <si>
     <t>#75 Kenneth Hall - DT</t>
   </si>
   <si>
     <t>#99 Jerry Drake - LDE</t>
   </si>
   <si>
     <t>#49 Jericho Jackson - SLB</t>
   </si>
   <si>
     <t>#53 Curtis Moore - MLB</t>
   </si>
   <si>
     <t>#22 John Lytle - CB</t>
   </si>
   <si>
     <t>#50 Horace Morris - WLB</t>
   </si>
   <si>
     <t>#38 Hiram Gish - CB</t>
   </si>
@@ -506,81 +506,81 @@
   <si>
     <t>3-8-LDN 31 (12:55) 2-William Nelson pass INTERCEPTED by 26-Mike Taylor at LDN 29. 26-Mike Taylor to LDN 29 for 0 yards. Tackle by 32-Dean Thompson.</t>
   </si>
   <si>
     <t>12:51</t>
   </si>
   <si>
     <t>LDN 29</t>
   </si>
   <si>
     <t>I Formation Power HB Strong Outside</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Inside</t>
   </si>
   <si>
     <t>1-10-LDN 29 (12:52) 32-Raishawn  Allison ran to LDN 27 for -2 yards. Tackle by 95-Patrick Hernandez.</t>
   </si>
   <si>
     <t>#10 Stan Gelbaugh - QB</t>
   </si>
   <si>
     <t>#32 Raishawn  Allison - RB</t>
   </si>
   <si>
-    <t>#82 Marvin Hargrove - WR</t>
+    <t>#15 Marvin Hargrove - WR</t>
   </si>
   <si>
     <t>#15 Matthew Diaz - WR</t>
   </si>
   <si>
     <t>#25 Ronnie West - WR</t>
   </si>
   <si>
     <t>#85 Edwin Howard - WR</t>
   </si>
   <si>
     <t>#62 Steven Pellegrin - LT</t>
   </si>
   <si>
     <t>#71 Chris Luneberg - LG</t>
   </si>
   <si>
     <t>#78 Chris Oltmanns - RT</t>
   </si>
   <si>
     <t>#65 Charles Smith - RG</t>
   </si>
   <si>
     <t>#66 James Parrish - RT</t>
   </si>
   <si>
     <t>#55 Luis  Luna - LDE</t>
   </si>
   <si>
-    <t>#68 Dennis McIntire - DT</t>
+    <t>#68 Dennis McIntire - RDE</t>
   </si>
   <si>
     <t>#65 Albert Wilkerson - DT</t>
   </si>
   <si>
     <t>#35 Carl Williams - FS</t>
   </si>
   <si>
     <t>12:15</t>
   </si>
   <si>
     <t>LDN 27</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>2-12-LDN 27 (12:14) 10-Stan Gelbaugh pass Pass knocked down by 95-Patrick Hernandez. incomplete, intended for 1-Russell White.</t>
   </si>
   <si>
     <t>#1 Russell White - WR</t>
   </si>
   <si>
     <t>12:11</t>
   </si>
@@ -590,51 +590,51 @@
   <si>
     <t>4-3 Normal OLB Blitz Outside</t>
   </si>
   <si>
     <t>3-12-LDN 27 (12:12) 32-Raishawn  Allison ran to LDN 26 for -1 yards. Tackle by 95-Patrick Hernandez.</t>
   </si>
   <si>
     <t>11:34</t>
   </si>
   <si>
     <t>LDN 26</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-13-LDN 26 (11:33) 16-Dominick Shaw punts 48 yards to MEX 25. Fair Catch by 14-Patrick Rivera.</t>
   </si>
   <si>
     <t>#16 Dominick Shaw - P</t>
   </si>
   <si>
-    <t>#68 Tony Scott - LT</t>
+    <t>#57 Tony Scott - LT</t>
   </si>
   <si>
     <t>#63 Craig Warren - RT</t>
   </si>
   <si>
     <t>#72 Mark Bair - LT</t>
   </si>
   <si>
     <t>#71 Santiago  Romero - RDE</t>
   </si>
   <si>
     <t>11:26</t>
   </si>
   <si>
     <t>MEX 25</t>
   </si>
   <si>
     <t>Strong I Big Backfield Drag</t>
   </si>
   <si>
     <t>Dime Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-MEX 25 (11:27) 2-William Nelson pass complete to 42-William Montes to MEX 27 for 2 yards. Tackle by 26-Mike Taylor.</t>
   </si>
@@ -1094,51 +1094,51 @@
   <si>
     <t>2-10-MEX 37 (12:13) 32-Dean Thompson ran to MEX 45 for 8 yards. Tackle by 53-Curtis Moore.</t>
   </si>
   <si>
     <t>11:40</t>
   </si>
   <si>
     <t>Singleback Normal PA Rollout</t>
   </si>
   <si>
     <t>3-2-MEX 45 (11:39) 2-William Nelson ran to LDN 43 for 12 yards. 2-William Nelson slides to avoid being hit.</t>
   </si>
   <si>
     <t>10:59</t>
   </si>
   <si>
     <t>LDN 43</t>
   </si>
   <si>
     <t>Singleback Empty 4 TE Corner</t>
   </si>
   <si>
     <t>1-10-LDN 43 (10:58) 15-Curtis Sherman pass complete to 14-Patrick Rivera to LDN 35 for 8 yards. Tackle by 50-Douglas Henry. Nice job by 14-Patrick Rivera on that route to lose his coverage.</t>
   </si>
   <si>
-    <t>#15 Curtis Sherman - QB</t>
+    <t>#14 Curtis Sherman - QB</t>
   </si>
   <si>
     <t>10:14</t>
   </si>
   <si>
     <t>2-2-LDN 35 (10:13) 15-Curtis Sherman pass Pass knocked down by 53-Curtis Moore. incomplete, intended for 86-Rubén  Ortega .</t>
   </si>
   <si>
     <t>10:09</t>
   </si>
   <si>
     <t>3-2-LDN 35 (10:10) 32-Dean Thompson ran to LDN 35 for a short loss. Tackle by 29-Alfred Butler.</t>
   </si>
   <si>
     <t>9:36</t>
   </si>
   <si>
     <t>4-2-LDN 35 (9:35) 5-Alfred Reed 52 yard field goal is GOOD. LDN 0 MEX 6</t>
   </si>
   <si>
     <t>9:31</t>
   </si>
   <si>
     <t>(9:32) 5-Alfred Reed kicks 74 yards from MEX 35 to LDN -9. Touchback.</t>
   </si>
@@ -2396,51 +2396,51 @@
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="300.784" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="35" max="35" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="30.564" bestFit="true" customWidth="true" style="0"/>