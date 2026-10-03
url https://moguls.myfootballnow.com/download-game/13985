--- v7 (2026-09-13)
+++ v8 (2026-10-03)
@@ -470,81 +470,81 @@
   <si>
     <t>14:11</t>
   </si>
   <si>
     <t>LDN 28</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-7-LDN 28 (14:10) 16-Dominick Shaw punts 49 yards to JUS 23. 9-Michael Hale to JUS 30 for 7 yards. Tackle by 55-Virgil Robertson.</t>
   </si>
   <si>
     <t>#16 Dominick Shaw - P</t>
   </si>
   <si>
     <t>#9 Michael Hale - WR</t>
   </si>
   <si>
     <t>#13 Glen Cote - TE</t>
   </si>
   <si>
-    <t>#68 Tony Scott - LT</t>
+    <t>#57 Tony Scott - LT</t>
   </si>
   <si>
     <t>#63 Craig Warren - RT</t>
   </si>
   <si>
     <t>#72 Mark Bair - LT</t>
   </si>
   <si>
     <t>#94 Manuel Kirby - LDE</t>
   </si>
   <si>
     <t>14:01</t>
   </si>
   <si>
     <t>JUS 30</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-JUS 30 (14:02) 27-Gaylord Taylor ran to JUS 32 for 2 yards. Tackle by 35-Eric Chicoine.</t>
   </si>
   <si>
     <t>#11 Anthony Mayorga - QB</t>
   </si>
   <si>
-    <t>#27 Gaylord Taylor - RB</t>
+    <t>#25 Gaylord Taylor - RB</t>
   </si>
   <si>
     <t>#39 Ryan Vest - RB</t>
   </si>
   <si>
     <t>#40 Jason Byworth - RB</t>
   </si>
   <si>
     <t>#23 Harry Rodriguez - RB</t>
   </si>
   <si>
     <t>#48 Kurt McDaniel - FB</t>
   </si>
   <si>
     <t>#53 Thomas Johnson - LT</t>
   </si>
   <si>
     <t>#59 Michael Ramsey - LG</t>
   </si>
   <si>
     <t>#73 Harry Guillen - C</t>
   </si>
   <si>
     <t>#55 John Hampton - RG</t>
   </si>