--- v5 (2026-09-13)
+++ v6 (2026-10-29)
@@ -305,51 +305,51 @@
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 9-Mark Berry kicks 69 yards from JUS 35 to MEM -4. Touchback.</t>
   </si>
   <si>
     <t>#19 Leland Finley - WR</t>
   </si>
   <si>
     <t>#23 William Cook - CB</t>
   </si>
   <si>
     <t>#28 James Klinger - CB</t>
   </si>
   <si>
     <t>#40 Luis Kent - CB</t>
   </si>
   <si>
     <t>#73 Nicholas Edmiston - LDE</t>
   </si>
   <si>
     <t>#26 Joseph Thomas - FS</t>
   </si>
   <si>
-    <t>#98 Brian Childress - WLB</t>
+    <t>#99 Brian Childress - WLB</t>
   </si>
   <si>
     <t>#48 Reginald Ryan - SS</t>
   </si>
   <si>
     <t>#42 Hank Madden - SS</t>
   </si>
   <si>
     <t>#78 Kevin Elders - DT</t>
   </si>
   <si>
     <t>#49 Dominique Williams - CB</t>
   </si>
   <si>
     <t>#9 Mark Berry - K</t>
   </si>
   <si>
     <t>MEM</t>
   </si>
   <si>
     <t>MEM 25</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
@@ -476,84 +476,84 @@
   <si>
     <t>Shotgun 2 RB 3 WR WR Hooks</t>
   </si>
   <si>
     <t>2-7-MEM 41 (13:03) 4-Charles Colman pass INTERCEPTED by 20-Guy Christofferso at MEM 43. 20-Guy Christofferso to MEM 41 for 2 yards. Tackle by 39-Paul Newman. Pressure by 99-Don Kennedy.</t>
   </si>
   <si>
     <t>#20 Leonard Whitesel - RB</t>
   </si>
   <si>
     <t>12:54</t>
   </si>
   <si>
     <t>Singleback Normal TE Quick Out</t>
   </si>
   <si>
     <t>Nickel Normal CB3 LB Blitz</t>
   </si>
   <si>
     <t>1-10-MEM 41 (12:55) (Hot Read) 4-George Wilson pass complete to 27-Gaylord Taylor to MEM 42 for -1 yards. Tackle by 49-Dominique Williams. Pressure by 49-Dominique Williams. PENALTY - Holding (JUS 27-Gaylord Taylor)</t>
   </si>
   <si>
     <t>#4 George Wilson - QB</t>
   </si>
   <si>
-    <t>#27 Gaylord Taylor - RB</t>
+    <t>#25 Gaylord Taylor - RB</t>
   </si>
   <si>
     <t>#13 Glen Cote - TE</t>
   </si>
   <si>
     <t>#88 Christopher Summers - WR</t>
   </si>
   <si>
     <t>#84 Keith Renteria - WR</t>
   </si>
   <si>
     <t>#15 Harry Lee - WR</t>
   </si>
   <si>
     <t>#53 Thomas Johnson - LT</t>
   </si>
   <si>
     <t>#59 Michael Ramsey - LG</t>
   </si>
   <si>
     <t>#73 Harry Guillen - C</t>
   </si>
   <si>
     <t>#55 John Hampton - RG</t>
   </si>
   <si>
     <t>#75 Jeffrey Pennington - RT</t>
   </si>
   <si>
     <t>#99 Lester Smith - LDE</t>
   </si>
   <si>
-    <t>#73 Morris Wilson - DT</t>
+    <t>#70 Morris Wilson - DT</t>
   </si>
   <si>
     <t>#96 Paul Davis - RDE</t>
   </si>
   <si>
     <t>#5 Gene Autry - MLB</t>
   </si>
   <si>
     <t>12:51</t>
   </si>
   <si>
     <t>JUS 49</t>
   </si>
   <si>
     <t>Strong I Normal HB Dive Strong</t>
   </si>
   <si>
     <t>46 Normal Strong Blitz</t>
   </si>
   <si>
     <t>1-20-JUS 49 (12:52) 27-Gaylord Taylor ran to MEM 44 for 7 yards. Tackle by 26-Joseph Thomas.</t>
   </si>
   <si>
     <t>#48 Kurt McDaniel - FB</t>
   </si>