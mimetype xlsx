--- v4 (2026-09-13)
+++ v5 (2026-10-03)
@@ -311,51 +311,51 @@
   <si>
     <t>#89 Nathaniel Smith - WR</t>
   </si>
   <si>
     <t>#90 Rene Hodges - WLB</t>
   </si>
   <si>
     <t>#98 Jose Berard - FS</t>
   </si>
   <si>
     <t>#43 Richard Harrod - CB</t>
   </si>
   <si>
     <t>#4 Hector Auger - CB</t>
   </si>
   <si>
     <t>#27 Edwardo Upton - CB</t>
   </si>
   <si>
     <t>#95 David Cheek - DT</t>
   </si>
   <si>
     <t>#34 Charles Maxwell - FS</t>
   </si>
   <si>
-    <t>#34 Lee Huber - FS</t>
+    <t>#29 Lee Huber - FS</t>
   </si>
   <si>
     <t>#93 Cody Hensley - WLB</t>
   </si>
   <si>
     <t>#52 Edward Berman - CB</t>
   </si>
   <si>
     <t>#2 Michael Kauffman - K</t>
   </si>
   <si>
     <t>BCB</t>
   </si>
   <si>
     <t>BCB 25</t>
   </si>
   <si>
     <t>Strong I Normal HB Dive Strong</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>1-10-BCB 25 (15:00) 87-Terry Sanchez ran to BCB 27 for 2 yards. Tackle by 95-Andre Silva. BCB 89-Nathaniel Smith was injured on the play. He looks like he should be able to return.</t>
   </si>
@@ -545,51 +545,51 @@
   <si>
     <t>#51 Daniel Bacote - LT</t>
   </si>
   <si>
     <t>#62 Devon Tobias - LG</t>
   </si>
   <si>
     <t>#68 Jaime Jan - C</t>
   </si>
   <si>
     <t>#76 Steven Mitchell - LT</t>
   </si>
   <si>
     <t>#63 Alan Fredrick - LG</t>
   </si>
   <si>
     <t>#60 Jeffrey Ball - LDE</t>
   </si>
   <si>
     <t>#66 Daniel Schuler - DT</t>
   </si>
   <si>
     <t>#50 Scott Dukes - DT</t>
   </si>
   <si>
-    <t>#1 David Kim - RDE</t>
+    <t>#52 David Kim - RDE</t>
   </si>
   <si>
     <t>#54 David Fain - WLB</t>
   </si>
   <si>
     <t>#97 Brett Reed - WLB</t>
   </si>
   <si>
     <t>13:58</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>2-10-KIN 26 (13:59) 34-Scott Breen ran to KIN 25 for -1 yards. Tackle by 78-Brett Reed.</t>
   </si>
   <si>
     <t>#86 Michael White - TE</t>
   </si>
   <si>
     <t>13:26</t>
   </si>