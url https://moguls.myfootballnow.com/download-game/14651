--- v3 (2026-09-13)
+++ v4 (2026-10-03)
@@ -614,51 +614,51 @@
   <si>
     <t>#71 Chris Luneberg - LG</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>1-10-LDN 25 (9:53) 7-Ken Jones sacked at LDN 19 for -6 yards (56-Lester Craine). Sack allowed by 78-Chris Oltmanns. LDN 70-Darryl McCoy was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#7 Ken Jones - QB</t>
   </si>
   <si>
     <t>#33 William Hambly - RB</t>
   </si>
   <si>
     <t>#1 Russell White - WR</t>
   </si>
   <si>
     <t>#85 Edwin Howard - WR</t>
   </si>
   <si>
-    <t>#68 Tony Scott - LT</t>
+    <t>#57 Tony Scott - LT</t>
   </si>
   <si>
     <t>#78 Chris Oltmanns - RT</t>
   </si>
   <si>
     <t>#70 Darryl McCoy - LG</t>
   </si>
   <si>
     <t>#63 Craig Warren - RT</t>
   </si>
   <si>
     <t>#98 Larry Whitfield - DT</t>
   </si>
   <si>
     <t>#51 Brendan Beyer - RDE</t>
   </si>
   <si>
     <t>#56 Lester Craine - DT</t>
   </si>
   <si>
     <t>#52 Norman Burns - DT</t>
   </si>
   <si>
     <t>#56 Ralph Rodgers - RDE</t>
   </si>