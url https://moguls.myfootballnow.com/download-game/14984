--- v0 (2026-08-03)
+++ v1 (2026-09-13)
@@ -398,51 +398,51 @@
   <si>
     <t>#92 Cody Low - DT</t>
   </si>
   <si>
     <t>#95 Ray Eastwood - DT</t>
   </si>
   <si>
     <t>#75 Leon Marshall - DT</t>
   </si>
   <si>
     <t>#93 Kevin Lindholm - LDE</t>
   </si>
   <si>
     <t>#55 Billy Hickox - WLB</t>
   </si>
   <si>
     <t>#51 Patrick Hall - SLB</t>
   </si>
   <si>
     <t>#22 Milwaukee Brewer - CB</t>
   </si>
   <si>
     <t>#36 Clyde Berry - CB</t>
   </si>
   <si>
-    <t>#44 Jesse Valley - CB</t>
+    <t>#24 Jesse Valley - CB</t>
   </si>
   <si>
     <t>#47 Christopher Nissen - SS</t>
   </si>
   <si>
     <t>#31 Lance Britton - FS</t>
   </si>
   <si>
     <t>14:14</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>
   <si>
     <t>2-10-LAX 21 (14:13) 38-Dennis Kemp ran to LAX 24 for 3 yards. Tackle by 22-Milwaukee Brewer.</t>
   </si>
   <si>
     <t>#87 David Granger - TE</t>
   </si>
   <si>
     <t>#98 Julian Saladin - RDE</t>
   </si>
   <si>
     <t>#50 Victor Johnson - MLB</t>
   </si>