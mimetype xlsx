--- v1 (2026-09-13)
+++ v2 (2026-10-03)
@@ -578,51 +578,51 @@
   <si>
     <t>#90 Troy Blane - SLB</t>
   </si>
   <si>
     <t>#97 Joe Lugo - WLB</t>
   </si>
   <si>
     <t>#25 Mark Walter - CB</t>
   </si>
   <si>
     <t>#39 Bruce Garcia - CB</t>
   </si>
   <si>
     <t>12:42</t>
   </si>
   <si>
     <t>Singleback Normal TE Quick Out</t>
   </si>
   <si>
     <t>46 Heavy 2 Deep Man Under</t>
   </si>
   <si>
     <t>2-10-SCS 26 (12:43) 4-Marcus West pass complete to 17-Ward Nails to SCS 29 for 3 yards. Tackle by 39-Bruce Garcia. SCS 17-Ward Nails was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#64 Harold Coonrod - DT</t>
+    <t>#92 Harold Coonrod - DT</t>
   </si>
   <si>
     <t>#32 Kenneth Sena - SS</t>
   </si>
   <si>
     <t>12:06</t>
   </si>
   <si>
     <t>SCS 29</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
   <si>
     <t>3-7-SCS 29 (12:05) 32-Joe Ambler ran to SCS 29 for 1 yards. Tackle by 98-Larry Whitfield.</t>
   </si>
   <si>
     <t>#24 Say Hey Mays - RB</t>
   </si>
   <si>
     <t>#40 Ryan Arnold - FB</t>
   </si>
   <si>
     <t>#81 Lyle Brown - TE</t>
   </si>
@@ -692,51 +692,51 @@
   <si>
     <t>LAX 44</t>
   </si>
   <si>
     <t>Weak I Big HB Lead Toss Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>1-10-LAX 44 (9:19) 38-Dennis Kemp ran to LAX 45 for 1 yards. Tackle by 58-Randy Mahan.</t>
   </si>
   <si>
     <t>8:39</t>
   </si>
   <si>
     <t>LAX 45</t>
   </si>
   <si>
     <t>I Formation 3WR FL Post</t>
   </si>
   <si>
     <t>2-9-LAX 45 (8:38) 4-Charles Santiago pass complete to 48-Gerald Buckley to SCS 39 for 16 yards. Tackle by 39-Herbert Hood.</t>
   </si>
   <si>
-    <t>#46 Floyd Barber - SS</t>
+    <t>#30 Floyd Barber - SS</t>
   </si>
   <si>
     <t>7:56</t>
   </si>
   <si>
     <t>SCS 39</t>
   </si>
   <si>
     <t>1-10-SCS 39 (7:55) 89-William Frizzell ran for 39 yards. TOUCHDOWN! SCS 0 LAX 6</t>
   </si>
   <si>
     <t>#89 William Frizzell - RB</t>
   </si>
   <si>
     <t>7:46</t>
   </si>
   <si>
     <t>SCS 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>