--- v0 (2026-07-24)
+++ v1 (2026-08-15)
@@ -704,51 +704,51 @@
   <si>
     <t>2-10-SIN 44 (8:45) 9-Gregory Boswell pass complete to 31-Michael Crouse to WIL 50 for 6 yards. Tackle by 3-Tony Gonzalez.</t>
   </si>
   <si>
     <t>#60 Michael Brown - LG</t>
   </si>
   <si>
     <t>8:10</t>
   </si>
   <si>
     <t>WIL 50</t>
   </si>
   <si>
     <t>Weak I Big Off Tackle Weak</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>3-4-WIL 50 (8:09) 23-Jeff Santiago ran to WIL 44 for 6 yards. Tackle by 43-Michael Perrone.</t>
   </si>
   <si>
     <t>#23 Jeff Santiago - RB</t>
   </si>
   <si>
-    <t>#41 Fred Hill - TE</t>
+    <t>#41 Fred Hill - FB</t>
   </si>
   <si>
     <t>7:27</t>
   </si>
   <si>
     <t>WIL 44</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>1-10-WIL 44 (7:26) 9-Gregory Boswell pass Pass knocked down by 38-Curtis Migliore. incomplete, intended for 86-Brandon Hall.</t>
   </si>
   <si>
     <t>7:22</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>2-10-WIL 44 (7:23) 9-Gregory Boswell pass complete to 86-Terry Bryant to WIL 38 for 6 yards. Tackle by 37-Terry Garner. Nice job by 86-Terry Bryant on that route to lose his coverage.</t>
   </si>
@@ -761,51 +761,51 @@
   <si>
     <t>3-4-WIL 38 (6:37) 31-Michael Crouse ran to WIL 37 for 1 yards. Tackle by 79-Robert Banks.</t>
   </si>
   <si>
     <t>6:01</t>
   </si>
   <si>
     <t>WIL 37</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-3-WIL 37 (6:00) 12-Fred Sessions 55 yard field goal is GOOD. SIN 3 WIL 0</t>
   </si>
   <si>
     <t>#6 Claude Shoffner - QB</t>
   </si>
   <si>
     <t>#69 Ted Bergeron - RG</t>
   </si>
   <si>
-    <t>#44 Geoffrey Primeaux - FB</t>
+    <t>#44 Geoffrey Primeaux - TE</t>
   </si>
   <si>
     <t>#94 David Grant - MLB</t>
   </si>
   <si>
     <t>5:56</t>
   </si>
   <si>
     <t>(5:57) 12-Fred Sessions kicks 75 yards from SIN 35 to WIL -10. Touchback.</t>
   </si>
   <si>
     <t>Shotgun Normal HB Delay</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>1-10-WIL 25 (5:57) 46-Claude Elkins ran to WIL 23 for -2 yards. Tackle by 57-Robert Rodriquez.</t>
   </si>
   <si>
     <t>5:20</t>
   </si>
   <si>
     <t>WIL 23</t>
   </si>