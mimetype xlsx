--- v0 (2026-07-24)
+++ v1 (2026-08-15)
@@ -377,51 +377,51 @@
   <si>
     <t>#70 Travis Henry - LT</t>
   </si>
   <si>
     <t>#68 Mark Vaught - LG</t>
   </si>
   <si>
     <t>#50 Gary Beaudette - C</t>
   </si>
   <si>
     <t>#60 Mike Phillips - RG</t>
   </si>
   <si>
     <t>#72 Graham Chin - RT</t>
   </si>
   <si>
     <t>#76 Robert Cardenas - LDE</t>
   </si>
   <si>
     <t>#69 Charles Pearson - DT</t>
   </si>
   <si>
     <t>#97 Howard Garcia - DT</t>
   </si>
   <si>
-    <t>#71 Roderick Belles - RDE</t>
+    <t>#95 Roderick Belles - RDE</t>
   </si>
   <si>
     <t>#96 Chauncey Taggart - SLB</t>
   </si>
   <si>
     <t>#91 Joe Holland - MLB</t>
   </si>
   <si>
     <t>#41 James Windley - SLB</t>
   </si>
   <si>
     <t>#31 Henry Tate - CB</t>
   </si>
   <si>
     <t>#29 Lonnie Oconner - CB</t>
   </si>
   <si>
     <t>#29 Charlie Rodgers - SS</t>
   </si>
   <si>
     <t>#54 Eric Yao - FS</t>
   </si>
   <si>
     <t>14:21</t>
   </si>