--- v0 (2026-09-04)
+++ v1 (2026-10-03)
@@ -287,54 +287,54 @@
   <si>
     <t>ST Rusher8</t>
   </si>
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>LDN has won the toss and elected to defer.</t>
   </si>
   <si>
     <t>LDN</t>
   </si>
   <si>
     <t>LDN 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 17-Jerry Andrews kicks 74 yards from LDN 35 to LAX -9. Touchback.</t>
   </si>
   <si>
-    <t>#81 John Lee - WR</t>
-[...2 lines deleted...]
-    <t>#64 Harold Coonrod - DT</t>
+    <t>#85 John Lee - WR</t>
+  </si>
+  <si>
+    <t>#92 Harold Coonrod - DT</t>
   </si>
   <si>
     <t>#93 John Hernandez - SLB</t>
   </si>
   <si>
     <t>#55 Jamie Trent - MLB</t>
   </si>
   <si>
     <t>#51 Brendan Beyer - RDE</t>
   </si>
   <si>
     <t>#49 Irvin Marriott - CB</t>
   </si>
   <si>
     <t>#34 Jack Davis - SS</t>
   </si>
   <si>
     <t>#46 Clinton Jones - CB</t>
   </si>
   <si>
     <t>#31 David Wilsey - FS</t>
   </si>
   <si>
     <t>#58 Emerson Tellez - MLB</t>
   </si>
@@ -467,51 +467,51 @@
   <si>
     <t>#5 Kurtis Spriggs - P</t>
   </si>
   <si>
     <t>#75 Cecil Grantham - C</t>
   </si>
   <si>
     <t>#37 Richard Scott - RB</t>
   </si>
   <si>
     <t>#73 Hung Johnston - DT</t>
   </si>
   <si>
     <t>#20 Robert Penn - CB</t>
   </si>
   <si>
     <t>#42 Don Stephens - SS</t>
   </si>
   <si>
     <t>#32 Brian Nott - CB</t>
   </si>
   <si>
     <t>#4 Don Henry - FS</t>
   </si>
   <si>
-    <t>#44 Dennis Mitchell - FB</t>
+    <t>#21 Dennis Mitchell - FB</t>
   </si>
   <si>
     <t>#44 Darius Bullock - FB</t>
   </si>
   <si>
     <t>#76 Lester Davis - RT</t>
   </si>
   <si>
     <t>#74 Aaron Bolin - RT</t>
   </si>
   <si>
     <t>#77 Gary Woods - DT</t>
   </si>
   <si>
     <t>12:49</t>
   </si>
   <si>
     <t>LDN 24</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
@@ -590,51 +590,51 @@
   <si>
     <t>1-20-LDN 14 (12:46) 7-Ken Jones pass complete to 31-Michael McDougal to LDN 13 for -1 yards. Tackle by 49-Irvin Marriott.</t>
   </si>
   <si>
     <t>#31 Michael McDougal - RB</t>
   </si>
   <si>
     <t>#81 Andrew David - WR</t>
   </si>
   <si>
     <t>12:11</t>
   </si>
   <si>
     <t>LDN 13</t>
   </si>
   <si>
     <t>I Formation 3WR FL Post</t>
   </si>
   <si>
     <t>2-21-LDN 13 (12:10) 7-Ken Jones pass complete to 37-Richard Scott to LDN 23 for 9 yards. Tackle by 90-Troy Blane.</t>
   </si>
   <si>
     <t>#89 Timothy Martinez - WR</t>
   </si>
   <si>
-    <t>#68 William Moore - RT</t>
+    <t>#57 William Moore - RT</t>
   </si>
   <si>
     <t>11:30</t>
   </si>
   <si>
     <t>LDN 23</t>
   </si>
   <si>
     <t>Strong I Normal HB Dive Strong</t>
   </si>
   <si>
     <t>4-3 Normal Double WR2</t>
   </si>
   <si>
     <t>3-11-LDN 23 (11:29) 31-Michael McDougal ran to LDN 24 for 1 yards. Tackle by 65-Tony Hull.</t>
   </si>
   <si>
     <t>10:53</t>
   </si>
   <si>
     <t>4-10-LDN 24 (10:52) 16-Dominick Shaw punts 40 yards to LAX 36.</t>
   </si>
   <si>
     <t>#16 Dominick Shaw - P</t>
   </si>