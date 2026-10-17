--- v0 (2026-09-26)
+++ v1 (2026-10-17)
@@ -380,51 +380,51 @@
   <si>
     <t>#72 Calvin Howe - LT</t>
   </si>
   <si>
     <t>#64 David Blair - RG</t>
   </si>
   <si>
     <t>#68 Jaime Jan - C</t>
   </si>
   <si>
     <t>#60 Lee Brothers - RG</t>
   </si>
   <si>
     <t>#71 Jeffrey Clark - RT</t>
   </si>
   <si>
     <t>#75 Allen Sanchez - LDE</t>
   </si>
   <si>
     <t>#92 Harold Coonrod - DT</t>
   </si>
   <si>
     <t>#96 Antonio Smith - DT</t>
   </si>
   <si>
-    <t>#97 Jeffery McGinn - RDE</t>
+    <t>#97 Jeffery McGinn - LDE</t>
   </si>
   <si>
     <t>#55 Stephen Matthew - SLB</t>
   </si>
   <si>
     <t>#58 Emil Orozco - MLB</t>
   </si>
   <si>
     <t>#57 Robert Rodriquez - WLB</t>
   </si>
   <si>
     <t>#42 Arthur McClendon - CB</t>
   </si>
   <si>
     <t>#29 William Sebastian - CB</t>
   </si>
   <si>
     <t>#48 Gregg Willis - SS</t>
   </si>
   <si>
     <t>#38 Andrew Miller - FS</t>
   </si>
   <si>
     <t>14:57</t>
   </si>
@@ -515,51 +515,51 @@
   <si>
     <t>#3 Michael Messina - RB</t>
   </si>
   <si>
     <t>#47 Timothy Mayers - FB</t>
   </si>
   <si>
     <t>#86 Terry Bryant - WR</t>
   </si>
   <si>
     <t>#83 Michut Shortly - WR</t>
   </si>
   <si>
     <t>#74 Jimmie Prince - LT</t>
   </si>
   <si>
     <t>#64 Wm Lofton - LG</t>
   </si>
   <si>
     <t>#59 Matthew Schwarz - C</t>
   </si>
   <si>
     <t>#51 Carl Diaz - RG</t>
   </si>
   <si>
-    <t>#60 Larry Dowdy - RT</t>
+    <t>#60 Larry Dowdy - C</t>
   </si>
   <si>
     <t>#91 Jerome Amos - LDE</t>
   </si>
   <si>
     <t>#96 John Quick - SLB</t>
   </si>
   <si>
     <t>#35 Christopher Lowe - CB</t>
   </si>
   <si>
     <t>13:29</t>
   </si>
   <si>
     <t>SIN 25</t>
   </si>
   <si>
     <t>Shotgun 5 Wide Parallel Slants</t>
   </si>
   <si>
     <t>Quarter Normal Man Short Zone</t>
   </si>
   <si>
     <t>2-6-SIN 25 (13:28) 9-Gregory Boswell pass INTERCEPTED by 51-James Mansfield at SIN 26. 51-James Mansfield to SIN 24 for 2 yards. Tackle by 59-Matthew Schwarz.</t>
   </si>