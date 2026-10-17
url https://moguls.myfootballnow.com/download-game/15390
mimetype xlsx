--- v0 (2026-09-26)
+++ v1 (2026-10-17)
@@ -893,51 +893,51 @@
   <si>
     <t>SBR 17</t>
   </si>
   <si>
     <t>Nickel Normal Double WR2</t>
   </si>
   <si>
     <t>2-1-SBR 17 (1:57) 23-Luis Vasquez ran to SBR 7 for 10 yards. 23-Luis Vasquez FUMBLES (24-Michael Ming) recovered by MEX-10-Michael Peters at SBR 4. Tackle by 49-Jake Spoon. MEX 72-Michael Paro was injured on the play. He looks like he should be able to return. MEX 53-Gregorio Pichardo was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>1:14</t>
   </si>
   <si>
     <t>SBR 4</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>1-4-SBR 4 (1:13) 10-Andrés Santillana pass incomplete, intended for 84-Arturo Beltran. MEX 30-David Foster was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#76 Carl Carty - LT</t>
   </si>
   <si>
-    <t>#52 Stuart Braswell - RG</t>
+    <t>#52 Stuart Braswell - LT</t>
   </si>
   <si>
     <t>1:10</t>
   </si>
   <si>
     <t>2-4-SBR 4 (1:11) 10-Andrés Santillana pass Pass knocked down by 34-Lloyd Navarette. incomplete, intended for 19-Alberto Aguilar.</t>
   </si>
   <si>
     <t>1:07</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Strong</t>
   </si>
   <si>
     <t>3-4-SBR 4 (1:08) 23-Luis Vasquez ran to SBR 1 for 3 yards. Tackle by 38-Barry Smith.</t>
   </si>
   <si>
     <t>#82 Arthur Sherrill - WR</t>
   </si>
   <si>
     <t>0:33</t>
   </si>
   <si>
     <t>SBR 1</t>
   </si>