--- v0 (2026-09-26)
+++ v1 (2026-10-17)
@@ -1340,51 +1340,51 @@
   <si>
     <t>End of half.</t>
   </si>
   <si>
     <t>(15:00) 3-Gary Ramsey kicks 73 yards from IRV 35 to PSC -8. Touchback.</t>
   </si>
   <si>
     <t>1-10-PSC 25 (15:00) 16-John Mancha sacked at PSC 15 for -10 yards (74-Dennis Hinkle). Sack allowed by 66-Jerry White.</t>
   </si>
   <si>
     <t>14:17</t>
   </si>
   <si>
     <t>Singleback Normal All Go</t>
   </si>
   <si>
     <t>2-20-PSC 15 (14:16) 16-John Mancha pass complete to 84-Craig Dunlap to PSC 41 for 26 yards. Tackle by 98-Shawn Mullins. 99-Paul Wade got away with a hold on that play.</t>
   </si>
   <si>
     <t>13:38</t>
   </si>
   <si>
     <t>1-10-PSC 41 (13:37) 29-Terry Swisher ran to PSC 38 for -3 yards. Tackle by 9-Arthur Alfaro.</t>
   </si>
   <si>
-    <t>#84 Sean Guerrero - WR</t>
+    <t>#86 Sean Guerrero - WR</t>
   </si>
   <si>
     <t>12:53</t>
   </si>
   <si>
     <t>PSC 38</t>
   </si>
   <si>
     <t>I Formation Twin WR Quick Outs</t>
   </si>
   <si>
     <t>2-13-PSC 38 (12:52) 16-John Mancha pass complete to 19-John Henry to PSC 47 for 9 yards. Tackle by 45-Patrick Zick.</t>
   </si>
   <si>
     <t>12:09</t>
   </si>
   <si>
     <t>PSC 47</t>
   </si>
   <si>
     <t>3-4-PSC 47 (12:08) 17-Melvin Taylor ran to PSC 49 for 2 yards. 17-Melvin Taylor FUMBLES (9-Arthur Alfaro) recovered by IRV-40-Luis Kent at PSC 49. Tackle by 84-Craig Dunlap.</t>
   </si>
   <si>
     <t>12:04</t>
   </si>